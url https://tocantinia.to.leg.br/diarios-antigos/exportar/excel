--- v0 (2026-07-23)
+++ v1 (2026-09-13)
@@ -12,74 +12,214 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Número da Edição</t>
   </si>
   <si>
     <t>Data da Edição</t>
   </si>
   <si>
     <t>Histórico Resumido</t>
   </si>
   <si>
     <t>Histórico Completo</t>
   </si>
   <si>
     <t>Anexos</t>
   </si>
   <si>
+    <t>25/2026</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>ANO IV QUINTA-FEIRA, 03 DE SETEMBRO DE 2026 NO 25</t>
+  </si>
+  <si>
+    <t>ANO IV QUINTA-FEIRA, 03 DE SETEMBRO DE 2026 NO 25
+DECISÃO ADMINISTRATIVA
+PROCESSO ADMINISTRATIVO Nº 047/2026
+CONCORRÊNCIA PRESENCIAL Nº 001/2026
+OBJETO: Reforma e ampliação do prédio da Câmara Municipal de Tocantínia – TO.
+ASSUNTO: Cancelamento do prosseguimento da Sessão Pública e retorno dos autos para
+correção do Edital e seus anexos
+O AGENTE DE CONTRATAÇÃO DA CÂMARA MUNICIPAL DE TOCANTÍNIA – TO, no uso de
+suas atribuições legais, considerando os elementos constantes dos autos do Processo
+Administrativo nº 047/2026;
+CONSIDERANDO o Parecer Técnico de Engenharia apresentado nos autos, referente à
+Concorrência Presencial nº 001/2026, no qual foram identificados erros técnicos na
+Planilha Orçamentária e, consequentemente, falhas no Cronograma Físico-Financeiro;
+CONSIDERANDO que, conforme manifestação técnica, será necessária a revisão dos
+quantitativos e dos valores de referência da obra, ocasionando alteração do valor total
+estimado da contratação;
+CONSIDERANDO que as alterações necessárias também atingem os prazos para realização
+dos serviços e podem interferir nas condições utilizadas pelos licitantes para formulação
+de suas propostas;
+CONSIDERANDO os princípios da legalidade, igualdade, planejamento, transparência,
+motivação, vinculação ao edital, julgamento objetivo, competitividade e segurança
+jurídica, previstos no art. 5º da Lei nº 14.133/2021;
+CONSIDERANDO que a fase preparatória deve contemplar o planejamento da
+contratação, a definição do objeto, o orçamento estimado, as condições de execução,
+bem como as demais condições necessárias à adequada realização do certame, conforme
+art. 18 da Lei nº 14.133/2021;
+CONSIDERANDO, ainda, que a licitação foi realizada com inversão de fases, conforme
+possibilidade prevista no art. 17, § 1º, da Lei nº 14.133/2021;
+CONSIDERANDO que o art. 55, § 1º, da Lei nº 14.133/2021 estabelece que eventuais
+modificações no edital que comprometam a formulação das propostas implicam nova
+divulgação, com cumprimento dos mesmos prazos dos atos e procedimentos originais;
+DECIDE:
+Art. 1º – CANCELAR O PROSSEGUIMENTO DA SESSÃO PÚBLICA realizada em 05 de agosto
+de 2026, referente à Concorrência Presencial nº 001/2026, em razão das inconsistências
+técnicas identificadas na Planilha Orçamentária e no Cronograma Físico-Financeiro,
+conforme Parecer Técnico de Engenharia constante dos autos.
+Art. 2º – Determinar o retorno dos autos ao Setor de Engenharia, para que sejam
+realizadas as correções necessárias na Planilha Orçamentária, no Cronograma FísicoFinanceiro e nos demais documentos técnicos eventualmente afetados pelas alterações.
+Art. 3º – Após a conclusão das correções técnicas, deverão ser promovidas as adequações
+necessárias no Edital e respectivos anexos, observando-se as alterações realizadas e as
+condições efetivamente necessárias à contratação.
+Art. 4º – Concluídas as correções, determino que o Edital e seus anexos sejam novamente
+divulgados, observando-se o disposto no art. 55, § 1º, da Lei nº 14.133/2021, com a
+reabertura dos respectivos prazos legais para apresentação das propostas e realização de
+nova Sessão Pública.
+Art. 5º – Dê-se ciência aos interessados que participaram da sessão pública realizada em
+05 de agosto de 2026, juntando-se aos autos os comprovantes das comunicações e das
+publicações realizadas.
+Art. 6º – Esta decisão deverá ser juntada aos autos do Processo Administrativo nº
+047/2026, juntamente com o Parecer Técnico de Engenharia que lhe deu fundamento.
+Tocantínia – TO, 01 de Setembro de 2026.
+AGENTE DE CONTRATAÇÃO
+Câmara Municipal de Tocantínia – TO
+===
+PARECER TÉCNICO DE ENGENHARIA
+Processo Administrativo nº: 047/2026
+Licitação: Concorrência Presencial nº 001/2026
+Objeto: Reforma e ampliação do prédio da Câmara Municipal de Tocantínia – TO
+Destinatário: Agente de Contratação e Equipe de Apoio
+1. Relatório Técnico
+Após a realização da sessão pública em 05/08/2026, na qual foi efetuado o credenciamento
+dos licitantes e a abertura dos envelopes de habilitação — adotando-se a inversão de fases
+autorizada pelo Art. 17, § 1º da Lei nº 14.133/2021 —, este setor de Engenharia revisou os
+documentos técnicos que instruem o processo.
+Durante a análise, foram encontradas inconsistências na Planilha Orçamentária de
+referência e, por consequência, falhas no Cronograma Físico-Financeiro. Diante disso, faz-se
+necessária uma revisão detalhada por parte desta equipe técnica para retificar os
+quantitativos e os valores de referência da obra, o que impactará o valor total inicialmente
+estimado.
+2. Fundamentação Técnica
+As inconsistências identificadas atingem elementos técnicos integrantes da fase
+preparatória da contratação, especialmente quanto à definição do objeto, orçamento
+estimado e planejamento da execução, sendo necessária a correção dos documentos
+técnicos antes do prosseguimento do certame, conforme as diretrizes do Art. 18 da Lei nº
+14.133/2021.
+A revisão dos quantitativos e valores da planilha orçamentária mostra-se necessária para
+que o valor previamente estimado da contratação seja compatível com os valores
+praticados no mercado, considerando as quantidades a serem contratadas, nos termos do
+Art. 23 da Lei nº 14.133/2021. O prosseguimento do certame sem essas correções
+contrariaria o princípio do planejamento e as diretrizes de governança descritas na
+legislação de regência.
+Considerando que as correções identificadas poderão alterar quantitativos, valores e
+elementos do cronograma físico-financeiro, as inconsistências identificadas poderão
+comprometer a formulação das propostas pelos licitantes caso o certame prossiga sem a
+prévia correção dos documentos técnicos.
+Portanto, caso a autoridade competente conclua que tais alterações comprometem a
+elaboração das propostas, a modificação do edital deverá observar o Art. 55, § 1º da Lei nº
+14.133/2021, com nova divulgação e cumprimento dos mesmos prazos dos atos e
+procedimentos originais. Adicionalmente, ressalta-se que, nos casos de eventual anulação
+ou revogação administrativa pela autoridade competente, deverá ser assegurada a prévia
+manifestação dos interessados, nos moldes do Art. 71, § 3º da Lei nº 14.133/2021.
+3. Conclusão e Sugestão de Encaminhamento
+Diante das inconsistências técnicas identificadas na Planilha Orçamentária e no Cronograma
+Físico-Financeiro, esta Engenharia sugere:
+1. O encaminhamento dos autos à autoridade competente para avaliação das
+providências administrativas cabíveis diante do cenário técnico exposto;
+2. Sendo acolhido o entendimento técnico e decidindo a autoridade pelo
+saneamento ou eventual suspensão do certame, o retorno dos autos a este setor de
+Engenharia para a devida correção da Planilha e do Cronograma;
+3. O posterior prosseguimento do feito com a devida reavaliação do impacto das
+alterações na formulação das propostas, observando-se, se necessário, o rito de
+republicação e reabertura de prazos do Art. 55, § 1º da Lei nº 14.133/2021.
+Tocantínia - TO, 31 de Agosto de 2026.
+ALINE SOUSA LUCENA
+ENGENHEIRA CIVIL – EQUIPE TÉCNICO-ESPECIALIZADA DA CÂMARA MUNICIPAL
+CREA: 324874/D-TO</t>
+  </si>
+  <si>
+    <t>1 arquivo(s)</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>DOEM ANO IV EDIÇÃO 24</t>
+  </si>
+  <si>
+    <t>I N S T I T U Í D O P E L A R E S O L U Ç Ã O Nº 0 0 1 D E 2 7 D E F E V E R E I R O D E 2 0 2 3
+ANO IV TERÇA-FEIRA, 21 DE JULHO DE 2026 NO 24
+AVISO DE LICITAÇÃO
+CONCORRÊNCIA Nº 002/2026
+PROCESSO Nº 047/2026
+Tipo: MENOR PREÇO BLOBAL
+Legislação: Lei nº 14.133/21.
+Contratação de empresa especializada para execução de obra da reforma e ampliação do
+prédio da Câmara Municipal de Tocantínia – TO.
+Recebimento das Propostas: 05 de Agosto de 2026, às 10:00 horas.
+O Edital encontra-se disponível: https://tocantinia.to.leg.br, e informações poderão ser
+obtidas junto à Comissão de Contratação pelo e-mail: camara.tocantinia@gmail.com.
+Tocantínia – TO, 21 de Julho de 2026
+INGRID RODRIGUES SANTOS
+Agene de Contratação</t>
+  </si>
+  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>DOEM ANO III EDIÇÃO 23</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 arquivo(s)</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>DOEM ANO II EDIÇÃO 22</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>DOEM ANO III EDIÇÃO 21</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>DOEM ANO III EDIÇÃO 20</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>DOEM ANO III EDIÇÃO 19</t>
   </si>
@@ -509,447 +649,481 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E23"/>
+  <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2">
-        <v>23</v>
+      <c r="A2" t="s">
+        <v>5</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D2" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C22" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D22" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E22" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
+        <v>3</v>
+      </c>
+      <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" t="s">
+        <v>52</v>
+      </c>
+      <c r="D23" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24">
+        <v>2</v>
+      </c>
+      <c r="B24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C24" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25">
         <v>1</v>
       </c>
-      <c r="B23" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="B25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">